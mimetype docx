--- v0 (2025-10-18)
+++ v1 (2026-04-03)
@@ -8381,115 +8381,116 @@
           <w:rFonts w:ascii="Arial MT"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>modulo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT"/>
           <w:color w:val="000080"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT"/>
           <w:color w:val="000080"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB1793D" w14:textId="381D18CE" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
+    <w:p w14:paraId="3EB1793D" w14:textId="54544FB5" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
       <w:pPr>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>EBNAIP –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viale XXI Aprile, 2B </w:t>
-[...8 lines deleted...]
-        <w:t>– 00162</w:t>
+        <w:t>Viale XXI Aprile, 2B – 00162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ROMA</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000080"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o tramite PEC a ebnaip@pec.it</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3984FE77" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="009E4A4B">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E22E4E3" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3176"/>
         </w:tabs>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8882,63 +8883,65 @@
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="458305321">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="312375654">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E4A4B"/>
     <w:rsid w:val="003367E5"/>
     <w:rsid w:val="004E7111"/>
+    <w:rsid w:val="005D7A99"/>
+    <w:rsid w:val="007627D8"/>
     <w:rsid w:val="009E4A4B"/>
+    <w:rsid w:val="00CD18D1"/>
     <w:rsid w:val="00EE74EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -9698,60 +9701,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>879</Words>
-  <Characters>5016</Characters>
+  <Words>884</Words>
+  <Characters>5041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5884</CharactersWithSpaces>
+  <CharactersWithSpaces>5914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mario Lavarra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-12-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">