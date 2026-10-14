--- v1 (2026-04-03)
+++ v2 (2026-10-14)
@@ -6145,87 +6145,85 @@
       </w:r>
       <w:r>
         <w:t>dal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Regolamento dell’Ente medesimo e si vedrà impossibilitata a trattare i dati sensibili per la liquidazione degli eventuali sinistri o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>rimborsi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369A8AD1" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="009E4A4B">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61CC3CE7" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
+    <w:p w14:paraId="61CC3CE7" w14:textId="1DF697C6" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
       <w:pPr>
         <w:ind w:left="140" w:right="279"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prende atto dell’informativa tramite la quale EBNAIP riferisce </w:t>
-[...6 lines deleted...]
-        <w:t>che</w:t>
+        <w:t>Prende atto dell’informativa tramite la quale EBNAIP riferisce che</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00D4683D">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>”Per</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’instaurazione e l’esecuzione dei rapporti di Assistenza Integrativa con voi in corso è in possesso di dati anagrafici e fiscali acquisiti anche verbalmente direttamente o tramite terzi, a voi relativi, dati qualificati come personali dalla legge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734966F8" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:left="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Con</w:t>
@@ -6899,107 +6897,105 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>durata delle attività in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>essere e anche successivamente per l’espletamento di tutti gli adempimenti di legge;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF31582" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
+    <w:p w14:paraId="6DF31582" w14:textId="3B78A249" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="265"/>
         </w:tabs>
         <w:ind w:right="284" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">relativamente ai dati medesimi potrà esercitare i diritti previsti dall’art. 7 del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>D.Lgs.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 196/2003 nei limiti ed alle condizioni previste </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> 196/2003 nei limiti ed alle condizioni previste dagli articol</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4683D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8, 9 e 10 del citato decreto legislativo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218CFDA3" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
+    <w:p w14:paraId="218CFDA3" w14:textId="44832E29" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="253"/>
         </w:tabs>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:ind w:left="253" w:hanging="113"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>titolare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7092,116 +7088,56 @@
         <w:t>EBNAIP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-        <w:t>00196</w:t>
+      <w:r w:rsidR="00D4683D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Viale XXI Aprile, 2B - 00162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Roma;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EB0EC9" w14:textId="77777777" w:rsidR="009E4A4B" w:rsidRDefault="00EE74EF">
       <w:pPr>
         <w:ind w:left="140" w:right="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -8893,55 +8829,58 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E4A4B"/>
     <w:rsid w:val="003367E5"/>
+    <w:rsid w:val="003E4341"/>
     <w:rsid w:val="004E7111"/>
     <w:rsid w:val="005D7A99"/>
     <w:rsid w:val="007627D8"/>
+    <w:rsid w:val="007A7051"/>
     <w:rsid w:val="009E4A4B"/>
     <w:rsid w:val="00CD18D1"/>
+    <w:rsid w:val="00D4683D"/>
     <w:rsid w:val="00EE74EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>